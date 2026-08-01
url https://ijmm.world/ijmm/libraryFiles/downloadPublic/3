--- v0 (2026-05-24)
+++ v1 (2026-08-01)
@@ -8,108 +8,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="78681C8F" w14:textId="081CFA18" w:rsidR="00477A88" w:rsidRPr="00672FB6" w:rsidRDefault="00FE2534" w:rsidP="006D2714">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:cs="Noto Sans Bold"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00672FB6">
         <w:rPr>
           <w:rFonts w:cs="Noto Sans Bold"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="001A7981" w:rsidRPr="00672FB6">
         <w:rPr>
           <w:rFonts w:cs="Noto Sans Bold"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00331F8D" w:rsidRPr="000C4004">
         <w:rPr>
           <w:rStyle w:val="UntertitelZchn"/>
         </w:rPr>
         <w:t>Subtitle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C685429" w14:textId="496C5E7E" w:rsidR="008B73F6" w:rsidRPr="00CD0FD4" w:rsidRDefault="006275E2" w:rsidP="00A9504A">
       <w:pPr>
         <w:pStyle w:val="Authormention"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Author 1</w:t>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD0FD4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005167FC" w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AF67E9" w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE6B27" w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author 2</w:t>
       </w:r>
       <w:r w:rsidR="005167FC" w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
@@ -484,51 +492,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ywords</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CBB0A4" w14:textId="01677234" w:rsidR="00412328" w:rsidRPr="00C90165" w:rsidRDefault="00D67D2C" w:rsidP="00412328">
       <w:pPr>
         <w:pStyle w:val="AbstractAuthorContact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk89109678"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keyword1, Keyword2, Keyword3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129DF039" w14:textId="00F06D84" w:rsidR="00A9539F" w:rsidRPr="00391451" w:rsidRDefault="00F55591" w:rsidP="00391451">
+    <w:p w14:paraId="129DF039" w14:textId="00F06D84" w:rsidR="00A9539F" w:rsidRPr="00391451" w:rsidRDefault="004B5C14" w:rsidP="00391451">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:pict w14:anchorId="4C76E29B">
           <v:rect id="_x0000_i1025" alt="" style="width:151.05pt;height:.75pt;mso-width-percent:0;mso-height-percent:0;mso-position-vertical:absolute;mso-width-percent:0;mso-height-percent:0" o:hrpct="333" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="034A13D6" w14:textId="10BA4299" w:rsidR="00D67D2C" w:rsidRPr="00EA70D7" w:rsidRDefault="00E7317C" w:rsidP="00D67D2C">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +998,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rebum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE2534" w:rsidRPr="00E81EA0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0085033E">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C2427E" w14:textId="6F5A58EC" w:rsidR="00A40D4F" w:rsidRPr="00EA70D7" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
+    <w:p w14:paraId="49C2427E" w14:textId="6460A2B6" w:rsidR="00A40D4F" w:rsidRPr="00EA70D7" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
       <w:pPr>
         <w:pStyle w:val="Standardindented"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -1337,79 +1345,85 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002244C4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248D9AAC" w14:textId="44D638F2" w:rsidR="00A40D4F" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
       <w:pPr>
         <w:pStyle w:val="Standardindented"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
@@ -1716,65 +1730,65 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40D4F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2374,65 +2388,65 @@
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E81EA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F107D75" w14:textId="77777777" w:rsidR="00A40D4F" w:rsidRPr="00EA70D7" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
       <w:pPr>
         <w:pStyle w:val="Standardindented"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
@@ -2749,65 +2763,65 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11363D3A" w14:textId="68FF9E5A" w:rsidR="00422039" w:rsidRPr="006275E2" w:rsidRDefault="00422039" w:rsidP="003F63B2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="006275E2">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="006275E2" w:rsidRPr="006275E2">
         <w:t>ection</w:t>
@@ -3234,65 +3248,65 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767B9263" w14:textId="77777777" w:rsidR="00303AFC" w:rsidRPr="00EA70D7" w:rsidRDefault="00303AFC" w:rsidP="00303AFC">
       <w:pPr>
         <w:pStyle w:val="Standardindented"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
@@ -3612,65 +3626,65 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DCB794" w14:textId="77777777" w:rsidR="00E7317C" w:rsidRPr="00A40D4F" w:rsidRDefault="00E7317C" w:rsidP="00E7317C">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
       </w:pPr>
       <w:r>
         <w:t>Subheading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167B4ED5" w14:textId="3CBBF3D5" w:rsidR="00E7317C" w:rsidRDefault="00E7317C" w:rsidP="00E7317C">
@@ -4097,65 +4111,65 @@
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA70D7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA70D7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E90143D" w14:textId="77777777" w:rsidR="00303AFC" w:rsidRDefault="00303AFC" w:rsidP="00B01AB2"/>
     <w:p w14:paraId="03A48293" w14:textId="6B191D1D" w:rsidR="003802BA" w:rsidRPr="006275E2" w:rsidRDefault="003802BA" w:rsidP="003F63B2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="006275E2">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="006275E2">
@@ -4383,65 +4397,65 @@
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E81EA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3113EA" w14:textId="77777777" w:rsidR="00C47393" w:rsidRDefault="00C47393" w:rsidP="00303AFC"/>
     <w:p w14:paraId="4827B569" w14:textId="2ED64A45" w:rsidR="007541C9" w:rsidRDefault="006275E2" w:rsidP="003F63B2">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480D3234" w14:textId="77777777" w:rsidR="00EA70D7" w:rsidRPr="00EA70D7" w:rsidRDefault="00EA70D7" w:rsidP="00E11EAA">
       <w:pPr>
         <w:pStyle w:val="References"/>
@@ -4788,64 +4802,58 @@
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>erat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, sed diam </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>voluptua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">. At </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">At </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>vero</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
@@ -4963,86 +4971,86 @@
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E81EA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578372E6" w14:textId="786E3F47" w:rsidR="00412328" w:rsidRPr="00EA70D7" w:rsidRDefault="00412328" w:rsidP="00A40D4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6F468D" w14:textId="0C54C7A7" w:rsidR="00A40D4F" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
+    <w:p w14:paraId="304C81DE" w14:textId="0E94DE0B" w:rsidR="004A3D31" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
       <w:r w:rsidRPr="00A40D4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0FD4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5353,121 +5361,199 @@
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>takimata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sanctus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit </w:t>
+        <w:t xml:space="preserve"> est Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D67D2C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D67D2C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E81EA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387E9036" w14:textId="77777777" w:rsidR="00A40D4F" w:rsidRPr="00EA70D7" w:rsidRDefault="00A40D4F" w:rsidP="00A40D4F">
+    <w:p w14:paraId="0016F79C" w14:textId="0C25C436" w:rsidR="004A3D31" w:rsidRDefault="004A3D31" w:rsidP="00A40D4F"/>
+    <w:p w14:paraId="1FE5095D" w14:textId="03300D75" w:rsidR="004A3D31" w:rsidRDefault="004A3D31" w:rsidP="00A40D4F"/>
+    <w:p w14:paraId="6580F953" w14:textId="02B3C090" w:rsidR="004A3D31" w:rsidRDefault="004A3D31" w:rsidP="00A40D4F"/>
+    <w:p w14:paraId="44EF1473" w14:textId="77777777" w:rsidR="004A3D31" w:rsidRPr="004A3D31" w:rsidRDefault="004A3D31" w:rsidP="00A40D4F"/>
+    <w:p w14:paraId="0AE1E4A5" w14:textId="77777777" w:rsidR="004A3D31" w:rsidRPr="008A73A4" w:rsidRDefault="004A3D31" w:rsidP="004A3D31">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk234404536"/>
+      <w:r w:rsidRPr="008A73A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The automated analysis of the work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A73A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A73A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtain information, particularly concerning patterns, trends, and correlations as defined in § 44b (text and data mining) of the German Copyright Act (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A73A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>UrhG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A73A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Noto Serif"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>) is prohibited without the written consent of the rights holders.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="78A5C776" w14:textId="77777777" w:rsidR="004A3D31" w:rsidRPr="00EA70D7" w:rsidRDefault="004A3D31" w:rsidP="00A40D4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A40D4F" w:rsidRPr="00EA70D7" w:rsidSect="00306661">
+    <w:sectPr w:rsidR="004A3D31" w:rsidRPr="00EA70D7" w:rsidSect="00306661">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54AA274F" w14:textId="77777777" w:rsidR="00F55591" w:rsidRDefault="00F55591" w:rsidP="007541C9">
+    <w:p w14:paraId="1877660B" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRDefault="004B5C14" w:rsidP="007541C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EED8B2F" w14:textId="77777777" w:rsidR="00F55591" w:rsidRDefault="00F55591" w:rsidP="007541C9">
+    <w:p w14:paraId="0A7DD1C2" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRDefault="004B5C14" w:rsidP="007541C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5524,317 +5610,304 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40D63869" w14:textId="30BC465A" w:rsidR="002846E0" w:rsidRPr="002846E0" w:rsidRDefault="002846E0" w:rsidP="00FA2505">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40D63869" w14:textId="1C3BF22E" w:rsidR="002846E0" w:rsidRPr="002846E0" w:rsidRDefault="002846E0" w:rsidP="00FA2505">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="002846E0">
       <w:t>This paper is published under a Creative Commons Attribution-</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002846E0">
       <w:t>NonCommercial</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002846E0">
       <w:t xml:space="preserve"> 4.0 International License. To read the license text, visit </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1">
-      <w:r w:rsidRPr="002846E0">
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00D123E7" w:rsidRPr="00202B7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>creativecommons.org/licenses/by-</w:t>
-[...13 lines deleted...]
-        <w:t>/4.0</w:t>
+        <w:t>https://creativecommons.org/licenses/by-nc/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="002846E0">
       <w:t>. Parts of an article may be published under a different license. If this is the case, these parts are clearly marked as such.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E5B5F13" w14:textId="5DA96B95" w:rsidR="006D2714" w:rsidRPr="00BF24E7" w:rsidRDefault="006D2714" w:rsidP="00FA2505">
+  <w:p w14:paraId="7E5B5F13" w14:textId="0645BEAD" w:rsidR="006D2714" w:rsidRPr="00BF24E7" w:rsidRDefault="006D2714" w:rsidP="00FA2505">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD0FD4">
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00412328" w:rsidRPr="00DD1740">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>2943-6109</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="000C6A9A" w:rsidRPr="00CD0FD4">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000C6A9A" w:rsidRPr="00CD0FD4">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B73B0D" w:rsidRPr="00CD0FD4">
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00B73B0D" w:rsidRPr="00412328">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>XX.YYYY.YYYY/YYY.ZZ</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="3A2F2308" w14:textId="03722E01" w:rsidR="006D2714" w:rsidRPr="005149A9" w:rsidRDefault="005149A9" w:rsidP="00FA2505">
+  <w:p w14:paraId="3A2F2308" w14:textId="03722E01" w:rsidR="006D2714" w:rsidRPr="005149A9" w:rsidRDefault="005149A9" w:rsidP="008A73A4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="0"/>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005149A9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5B8832" wp14:editId="2C3A668D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5B8832" wp14:editId="0AE940B6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2577461</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-80777</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="604800" cy="252000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Grafik 4">
+          <wp:docPr id="4" name="Grafik 4" descr="mdwPress-Website">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId4"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Grafik 4">
+                  <pic:cNvPr id="4" name="Grafik 4" descr="mdwPress-Website">
                     <a:hlinkClick r:id="rId4"/>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId5">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="604800" cy="252000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E9320E" w14:textId="77777777" w:rsidR="00F55591" w:rsidRDefault="00F55591" w:rsidP="007541C9">
+    <w:p w14:paraId="312C7104" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRDefault="004B5C14" w:rsidP="007541C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007DCB66" w14:textId="77777777" w:rsidR="00F55591" w:rsidRDefault="00F55591" w:rsidP="007541C9">
+    <w:p w14:paraId="26A6C2B5" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRDefault="004B5C14" w:rsidP="007541C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3FDE3C96" w14:textId="77777777" w:rsidR="0085033E" w:rsidRPr="00D266DC" w:rsidRDefault="0085033E" w:rsidP="00786719">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767B28">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00767B28">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00767B28">
         <w:t>Footnote Text.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11BA0C8D" w14:textId="71464C99" w:rsidR="001D6DF2" w:rsidRPr="005427D1" w:rsidRDefault="00347E55" w:rsidP="00FA2505">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="480"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Author’s Last</w:t>
     </w:r>
     <w:r w:rsidR="001D6DF2" w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Name</w:t>
     </w:r>
     <w:r w:rsidR="00D63417" w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r w:rsidR="00D67D2C">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009E754C" w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Title</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:id w:val="579255335"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2FE038F7" w14:textId="39CD98ED" w:rsidR="00077430" w:rsidRPr="005427D1" w:rsidRDefault="00412328" w:rsidP="00FA2505">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:spacing w:after="480"/>
           <w:rPr>
@@ -5950,88 +6023,88 @@
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0079430D">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00077430" w:rsidRPr="005427D1">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="418EF606" w14:textId="7D11F044" w:rsidR="00B840FB" w:rsidRPr="005427D1" w:rsidRDefault="00CD0FD4" w:rsidP="00CD0FD4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="222664F7" wp14:editId="1B2727A0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="222664F7" wp14:editId="7206B05E">
           <wp:extent cx="865526" cy="157247"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="6" name="Grafik 6">
+          <wp:docPr id="6" name="Grafik 6" descr="IJMM-Website">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="Grafik 6">
-                    <a:hlinkClick r:id="rId2"/>
+                  <pic:cNvPr id="6" name="Grafik 6" descr="IJMM-Website">
+                    <a:hlinkClick r:id="rId1"/>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3"/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="921013" cy="167328"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -6096,51 +6169,51 @@
     </w:r>
     <w:r w:rsidR="00077430" w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0079430D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00077430" w:rsidRPr="005427D1">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D391067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB06E0F2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6549,344 +6622,357 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="729613051">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1517118243">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1646933805">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="719668631">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:mirrorMargins/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-AT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-AT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B840FB"/>
     <w:rsid w:val="00012660"/>
     <w:rsid w:val="00077430"/>
     <w:rsid w:val="000B4789"/>
     <w:rsid w:val="000C3125"/>
     <w:rsid w:val="000C4004"/>
     <w:rsid w:val="000C6A9A"/>
     <w:rsid w:val="000D6B48"/>
     <w:rsid w:val="0013385D"/>
     <w:rsid w:val="00134DB8"/>
     <w:rsid w:val="00154ED3"/>
     <w:rsid w:val="00171CDA"/>
     <w:rsid w:val="0018593C"/>
     <w:rsid w:val="00187E0B"/>
     <w:rsid w:val="00193B0C"/>
     <w:rsid w:val="001A027B"/>
     <w:rsid w:val="001A7981"/>
     <w:rsid w:val="001D6DF2"/>
     <w:rsid w:val="001E2A0E"/>
     <w:rsid w:val="001E5B8B"/>
     <w:rsid w:val="002205BE"/>
+    <w:rsid w:val="002244C4"/>
     <w:rsid w:val="00232FED"/>
     <w:rsid w:val="0024148B"/>
     <w:rsid w:val="00245FB9"/>
     <w:rsid w:val="00273F36"/>
     <w:rsid w:val="002846E0"/>
     <w:rsid w:val="002B05CE"/>
     <w:rsid w:val="002C5990"/>
     <w:rsid w:val="002C7B32"/>
     <w:rsid w:val="002D1D1B"/>
     <w:rsid w:val="00303AE1"/>
     <w:rsid w:val="00303AFC"/>
     <w:rsid w:val="00306661"/>
     <w:rsid w:val="003118E8"/>
     <w:rsid w:val="00331F8D"/>
     <w:rsid w:val="003352C3"/>
     <w:rsid w:val="00340A3B"/>
     <w:rsid w:val="00347E55"/>
     <w:rsid w:val="003760F4"/>
     <w:rsid w:val="003802BA"/>
     <w:rsid w:val="003809F9"/>
     <w:rsid w:val="00387DE0"/>
     <w:rsid w:val="00391451"/>
     <w:rsid w:val="003B5A6B"/>
     <w:rsid w:val="003B690C"/>
     <w:rsid w:val="003B7B1C"/>
     <w:rsid w:val="003E6455"/>
     <w:rsid w:val="003F1AB0"/>
+    <w:rsid w:val="003F614A"/>
     <w:rsid w:val="003F63B2"/>
     <w:rsid w:val="00412328"/>
     <w:rsid w:val="00422039"/>
     <w:rsid w:val="00423462"/>
     <w:rsid w:val="00447FD2"/>
     <w:rsid w:val="00464BFE"/>
     <w:rsid w:val="00477A88"/>
+    <w:rsid w:val="004A3D31"/>
+    <w:rsid w:val="004B5C14"/>
     <w:rsid w:val="00501BC2"/>
     <w:rsid w:val="005149A9"/>
     <w:rsid w:val="005167FC"/>
     <w:rsid w:val="00524723"/>
     <w:rsid w:val="0053672E"/>
     <w:rsid w:val="005427D1"/>
     <w:rsid w:val="00564F90"/>
     <w:rsid w:val="00586394"/>
     <w:rsid w:val="005A08EC"/>
     <w:rsid w:val="0060059A"/>
     <w:rsid w:val="00600861"/>
     <w:rsid w:val="00611CFA"/>
     <w:rsid w:val="006275E2"/>
     <w:rsid w:val="0064108D"/>
     <w:rsid w:val="00643F08"/>
     <w:rsid w:val="00672FB6"/>
     <w:rsid w:val="006827F8"/>
     <w:rsid w:val="006B3CCA"/>
     <w:rsid w:val="006D1632"/>
     <w:rsid w:val="006D2714"/>
     <w:rsid w:val="006D483B"/>
     <w:rsid w:val="006E5C66"/>
     <w:rsid w:val="00724B37"/>
     <w:rsid w:val="007516ED"/>
     <w:rsid w:val="007541C9"/>
     <w:rsid w:val="00764C1E"/>
     <w:rsid w:val="0076712D"/>
     <w:rsid w:val="00767B28"/>
     <w:rsid w:val="00786719"/>
     <w:rsid w:val="00794147"/>
     <w:rsid w:val="0079430D"/>
     <w:rsid w:val="007A0C7C"/>
     <w:rsid w:val="007C62C6"/>
     <w:rsid w:val="007E674F"/>
     <w:rsid w:val="007F036B"/>
     <w:rsid w:val="00803C93"/>
     <w:rsid w:val="008107EA"/>
     <w:rsid w:val="008215F6"/>
     <w:rsid w:val="0085033E"/>
     <w:rsid w:val="008843FA"/>
     <w:rsid w:val="00884B47"/>
     <w:rsid w:val="00885561"/>
     <w:rsid w:val="008A3E69"/>
+    <w:rsid w:val="008A73A4"/>
     <w:rsid w:val="008B4200"/>
     <w:rsid w:val="008B4283"/>
     <w:rsid w:val="008B73F6"/>
     <w:rsid w:val="008E34F6"/>
     <w:rsid w:val="0090252F"/>
     <w:rsid w:val="00903F69"/>
     <w:rsid w:val="009162A1"/>
     <w:rsid w:val="00926E23"/>
     <w:rsid w:val="009303B2"/>
     <w:rsid w:val="009D1AF1"/>
     <w:rsid w:val="009E646C"/>
     <w:rsid w:val="009E6F14"/>
     <w:rsid w:val="009E754C"/>
     <w:rsid w:val="009F4202"/>
     <w:rsid w:val="00A0585A"/>
+    <w:rsid w:val="00A27CF8"/>
     <w:rsid w:val="00A35FCB"/>
     <w:rsid w:val="00A3603C"/>
     <w:rsid w:val="00A40D4F"/>
     <w:rsid w:val="00A44A11"/>
     <w:rsid w:val="00A82A4C"/>
     <w:rsid w:val="00A91E25"/>
     <w:rsid w:val="00A9504A"/>
     <w:rsid w:val="00A9539F"/>
     <w:rsid w:val="00AA12E6"/>
     <w:rsid w:val="00AA3B6A"/>
     <w:rsid w:val="00AA5ED3"/>
     <w:rsid w:val="00AB62AE"/>
     <w:rsid w:val="00AD6905"/>
+    <w:rsid w:val="00AF046E"/>
     <w:rsid w:val="00AF67E9"/>
     <w:rsid w:val="00B01AB2"/>
     <w:rsid w:val="00B03958"/>
     <w:rsid w:val="00B04E99"/>
     <w:rsid w:val="00B36D4F"/>
+    <w:rsid w:val="00B71641"/>
     <w:rsid w:val="00B73B0D"/>
     <w:rsid w:val="00B763E4"/>
     <w:rsid w:val="00B8185E"/>
     <w:rsid w:val="00B840FB"/>
     <w:rsid w:val="00B858BF"/>
     <w:rsid w:val="00B95E5F"/>
     <w:rsid w:val="00BA7CD1"/>
+    <w:rsid w:val="00BB05E6"/>
     <w:rsid w:val="00BB25DB"/>
     <w:rsid w:val="00BE443B"/>
     <w:rsid w:val="00BF24E7"/>
     <w:rsid w:val="00C10745"/>
     <w:rsid w:val="00C312CE"/>
     <w:rsid w:val="00C46D18"/>
     <w:rsid w:val="00C47393"/>
     <w:rsid w:val="00C76271"/>
     <w:rsid w:val="00C82206"/>
     <w:rsid w:val="00C82A63"/>
     <w:rsid w:val="00C86526"/>
     <w:rsid w:val="00C87829"/>
     <w:rsid w:val="00C90165"/>
     <w:rsid w:val="00C952C0"/>
     <w:rsid w:val="00C953F0"/>
     <w:rsid w:val="00CA6CC6"/>
     <w:rsid w:val="00CB208D"/>
     <w:rsid w:val="00CC2B90"/>
     <w:rsid w:val="00CD0FD4"/>
     <w:rsid w:val="00CE4D83"/>
+    <w:rsid w:val="00D123E7"/>
     <w:rsid w:val="00D266DC"/>
     <w:rsid w:val="00D43545"/>
     <w:rsid w:val="00D63417"/>
     <w:rsid w:val="00D67D2C"/>
     <w:rsid w:val="00D67D6D"/>
     <w:rsid w:val="00D72EED"/>
     <w:rsid w:val="00D7527E"/>
     <w:rsid w:val="00D770E2"/>
     <w:rsid w:val="00D94AB0"/>
     <w:rsid w:val="00D95BE1"/>
     <w:rsid w:val="00DB1549"/>
     <w:rsid w:val="00DF1A00"/>
     <w:rsid w:val="00E04AC3"/>
     <w:rsid w:val="00E05200"/>
     <w:rsid w:val="00E11EAA"/>
     <w:rsid w:val="00E224BA"/>
     <w:rsid w:val="00E47906"/>
     <w:rsid w:val="00E6063B"/>
     <w:rsid w:val="00E66579"/>
     <w:rsid w:val="00E7317C"/>
     <w:rsid w:val="00E7378C"/>
     <w:rsid w:val="00E81EA0"/>
     <w:rsid w:val="00E84E75"/>
+    <w:rsid w:val="00EA65D3"/>
     <w:rsid w:val="00EA70D7"/>
     <w:rsid w:val="00EC22E9"/>
     <w:rsid w:val="00ED519A"/>
     <w:rsid w:val="00EE2817"/>
     <w:rsid w:val="00EE2BD8"/>
     <w:rsid w:val="00F00D3C"/>
+    <w:rsid w:val="00F20968"/>
     <w:rsid w:val="00F3098E"/>
     <w:rsid w:val="00F35F9D"/>
     <w:rsid w:val="00F4207F"/>
     <w:rsid w:val="00F43E9C"/>
     <w:rsid w:val="00F47E8B"/>
     <w:rsid w:val="00F5187F"/>
     <w:rsid w:val="00F55591"/>
     <w:rsid w:val="00F66F24"/>
     <w:rsid w:val="00F86FC6"/>
     <w:rsid w:val="00FA2505"/>
     <w:rsid w:val="00FB1B83"/>
     <w:rsid w:val="00FC59F5"/>
     <w:rsid w:val="00FE1F39"/>
     <w:rsid w:val="00FE2534"/>
     <w:rsid w:val="00FE6B27"/>
     <w:rsid w:val="00FF7FAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="039FC5D3"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8264,51 +8350,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hervorhebung">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EA70D7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="253705664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="320239140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8461,51 +8547,51 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.endangeredlanguages.com/lang/5342" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author2@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/XXXXX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/2943-6109" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdw.ac.at/mdwpress" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ijmm.world" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Lisa%20Maria%20Hacek\Downloads\ijmm.world" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ijmm.world" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Lisa%20Maria%20Hacek\Downloads\ijmm.world" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijmm.world/ijmm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8743,72 +8829,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED7E59CA-BF3D-48FC-81BA-E3C176C294E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>706</Words>
-  <Characters>4450</Characters>
+  <Words>743</Words>
+  <Characters>4684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5146</CharactersWithSpaces>
+  <CharactersWithSpaces>5417</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>